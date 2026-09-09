--- v0 (2025-11-05)
+++ v1 (2026-09-09)
@@ -1,2333 +1,33591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="75FBED94">
       <w:pPr>
-        <w:pStyle w:val="13"/>
+        <w:pStyle w:val="843"/>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r/>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="834"/>
+        <w:tblInd w:w="-866" w:type="dxa"/>
         <w:tblW w:w="10207" w:type="dxa"/>
-        <w:tblInd w:w="-866" w:type="dxa"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders/>
+        <w:shd w:val="clear" w:color="auto" w:fill="c0c0c0"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10207"/>
       </w:tblGrid>
-      <w:tr w14:paraId="21C3FCFC">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="540" w:hRule="atLeast"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="c0c0c0"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD63BE1">
             <w:pPr>
-              <w:pStyle w:val="2"/>
+              <w:pStyle w:val="832"/>
+              <w:pBdr/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:leader="none" w:pos="0"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="180" w:after="180"/>
+              <w:spacing w:after="180" w:before="180"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>FORMULÁRIO PARA COMPROVAÇÃO DE PROFICIÊNCIA EM LÍNGUA ESTRANGEIRA</w:t>
+              <w:t xml:space="preserve">FORMULÁRIO PARA COMPROVAÇÃO DE PROFICIÊNCIA EM LÍNGUA ESTRANGEIRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76CD05A4">
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325E6A54">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="834"/>
+        <w:tblInd w:w="-853" w:type="dxa"/>
         <w:tblW w:w="10204" w:type="dxa"/>
-        <w:tblInd w:w="-853" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="113" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:right w:w="113" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5668"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0BEED1B0">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="435" w:hRule="atLeast"/>
+          <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="10204" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B21D4D5">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:pBdr/>
+              <w:spacing w:after="120" w:before="120"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1. IDENTIFICAÇÃO:</w:t>
+              <w:t xml:space="preserve">1. IDENTIFICAÇÃO:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0CE2509C">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="513" w:hRule="atLeast"/>
+          <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="5668" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63EF0C66">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nome do Discente:</w:t>
+              <w:t xml:space="preserve">Nome do Discente:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64BB9F7C">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ano de Ingresso no PRPGEM:</w:t>
+              <w:t xml:space="preserve">Ano de Ingresso no PRPGEM:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="57E3002B">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="486" w:hRule="atLeast"/>
+          <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="5668" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613B2E1D">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nome do Orientador:</w:t>
+              <w:t xml:space="preserve">Nome do Orientador:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3664E647">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Língua Estrangeira:</w:t>
+              <w:t xml:space="preserve">Língua Estrangeira:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="57EC9493">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="491" w:hRule="atLeast"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="5668" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B0922D">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Conceito Obtido:</w:t>
+              <w:t xml:space="preserve">Conceito Obtido:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DE4A722">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data de Realização da Prova:</w:t>
+              <w:t xml:space="preserve">Data de Realização da Prova:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="249D16BE">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="491" w:hRule="atLeast"/>
+          <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="10204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6677FFCC">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:before="10"/>
+              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Instituição Responsável:</w:t>
+              <w:t xml:space="preserve">Instituição Responsável:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="397E4480">
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C16B54C">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="834"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblW w:w="10207" w:type="dxa"/>
-        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5452"/>
         <w:gridCol w:w="4755"/>
       </w:tblGrid>
-      <w:tr w14:paraId="06C8C677">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="10207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E35F36F">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:pBdr/>
+              <w:spacing w:after="120" w:before="120"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2. ASSINATURAS E PARECERES:</w:t>
+              <w:t xml:space="preserve">2. ASSINATURAS E PARECERES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7EBA153F">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="5452" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F726E3D">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Assinatura do discente:</w:t>
+              <w:t xml:space="preserve">Assinatura do discente:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w14:paraId="43FBFE0A">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="354DA458">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7EA68E38">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="56AAFAC5">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="131744E1">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Cidade</w:t>
+              <w:t xml:space="preserve">Cidade</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___de_________   de 20___.</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="65C8C771">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="5452" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43CE03DA">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Assinatura do orientador:</w:t>
+              <w:t xml:space="preserve">Assinatura do orientador:</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4FE50494">
+          <w:p w14:paraId="5176A6AC">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...40 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(     ) Estou ciente e de acordo com o exame de proficiência apresentado pelo(a) discente.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE50494">
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FED716B">
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7652EC38">
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7324CC91">
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing w:after="0"/>
+              <w:ind/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(     ) Estou ciente e de acordo com o exame de proficiência apresentado pelo(a) discente.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5AE95513">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="5452" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01620AEF">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Assinatura do(a) coordenador(a):</w:t>
+              <w:t xml:space="preserve">Assinatura do(a) coordenador(a):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B7136E1">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7BB0F840">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="71390890">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4755" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="4755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="294A161E">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Parecer do Colegiado:</w:t>
+              <w:t xml:space="preserve">Parecer do Colegiado:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:br w:type="textWrapping"/>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(     ) Aprovado                   (     ) Negado provimento </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1A3F4595">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="085D2B74">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ata: _____/__________. </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7958B374">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="0"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data: _____/_____/_______.</w:t>
+              <w:t xml:space="preserve">Data: _____/_____/_______.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="447199BC">
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5523A759">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="834"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblW w:w="10207" w:type="dxa"/>
-        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10207"/>
       </w:tblGrid>
-      <w:tr w14:paraId="1D449E89">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcW w:w="10207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53D7EA4E">
             <w:pPr>
-              <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:pBdr/>
+              <w:spacing w:after="120" w:before="120"/>
+              <w:ind/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3. ANEXAR ABAIXO O CERTIFICADO DE PROFICIÊNCIA EM LÍNGUA ESTRANGEIRA (FRENTE E VERSO).</w:t>
+              <w:t xml:space="preserve">3. ANEXAR ABAIXO O CERTIFICADO DE PROFICIÊNCIA EM LÍNGUA ESTRANGEIRA (FRENTE E VERSO).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C82AC55">
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1A2C6A">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId5" w:type="default"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
       <w:pgMar w:top="1808" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708" w:num="1"/>
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:endnote w:type="separator" w:id="0">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
+        <w:pBdr/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
+  <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
+        <w:pBdr/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Ariali">
+    <w:panose1 w:val="020B0604020202020204"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...62 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000001" w:csb1="00000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="2087E242">
     <w:pPr>
-      <w:pStyle w:val="10"/>
+      <w:pStyle w:val="840"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:pict>
-[...30 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>1774190</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-195579</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1832610" cy="307975"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Text Box 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="0" name=""/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="1774190" y="-195579"/>
+                        <a:ext cx="1832610" cy="307975"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:gradFill rotWithShape="0">
+                        <a:gsLst>
+                          <a:gs pos="0">
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:gs>
+                          <a:gs pos="100000">
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:gs>
+                        </a:gsLst>
+                        <a:lin ang="5400000" scaled="1"/>
+                      </a:gradFill>
+                      <a:ln>
+                        <a:noFill/>
+                        <a:miter/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ariali" w:hAnsi="Ariali" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ariali" w:hAnsi="Ariali" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">prpgem.unespar.edu.br</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ariali" w:hAnsi="Ariali" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:rPr/>
+                          </w:pPr>
+                          <w:r/>
+                          <w:r/>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" upright="1"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="shape 2" o:spid="_x0000_s2" o:spt="202" type="#_x0000_t202" style="position:absolute;z-index:251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:139.70pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-15.40pt;mso-position-vertical:absolute;width:144.30pt;height:24.25pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#FFFFFF" stroked="f">
+              <v:fill color2="#FFFFFF" colors="0f #FFFFFF;65536f #FFFFFF;" angle="90" focus="100%" type="gradient"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ariali" w:hAnsi="Ariali" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ariali" w:hAnsi="Ariali" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">prpgem.unespar.edu.br</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ariali" w:hAnsi="Ariali" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:rPr/>
+                    </w:pPr>
+                    <w:r/>
+                    <w:r/>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:pict>
-[...58 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3771900</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-285749</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2213610" cy="511175"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Text Box 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="0" name=""/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="3771900" y="-285749"/>
+                        <a:ext cx="2213610" cy="511175"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:gradFill rotWithShape="0">
+                        <a:gsLst>
+                          <a:gs pos="0">
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:gs>
+                          <a:gs pos="100000">
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:gs>
+                        </a:gsLst>
+                        <a:lin ang="5400000" scaled="1"/>
+                      </a:gradFill>
+                      <a:ln>
+                        <a:noFill/>
+                        <a:miter/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:contextualSpacing w:val="true"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Praça Cel. Amazona, s/n, Centro</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:contextualSpacing w:val="true"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">União da Vitória – PR – Brasil – 84.600-185</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:contextualSpacing w:val="true"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Fone (42) 3521-9100</w:t>
+                          </w:r>
+                          <w:r/>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" upright="1"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="shape 3" o:spid="_x0000_s3" o:spt="202" type="#_x0000_t202" style="position:absolute;z-index:251661312;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:297.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-22.50pt;mso-position-vertical:absolute;width:174.30pt;height:40.25pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#FFFFFF" stroked="f">
+              <v:fill color2="#FFFFFF" colors="0f #FFFFFF;65536f #FFFFFF;" angle="90" focus="100%" type="gradient"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:contextualSpacing w:val="true"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Praça Cel. Amazona, s/n, Centro</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:contextualSpacing w:val="true"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">União da Vitória – PR – Brasil – 84.600-185</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:contextualSpacing w:val="true"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Fone (42) 3521-9100</w:t>
+                    </w:r>
+                    <w:r/>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:pict>
-[...60 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-609599</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-292099</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2155825" cy="461645"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="0" name=""/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="-609599" y="-292099"/>
+                        <a:ext cx="2155825" cy="461645"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:gradFill rotWithShape="0">
+                        <a:gsLst>
+                          <a:gs pos="0">
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:gs>
+                          <a:gs pos="100000">
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:gs>
+                        </a:gsLst>
+                        <a:lin ang="5400000" scaled="1"/>
+                      </a:gradFill>
+                      <a:ln>
+                        <a:noFill/>
+                        <a:miter/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="843"/>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:contextualSpacing w:val="true"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Av. Comendador Norberto Marcondes, 733 </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:contextualSpacing w:val="true"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Campo Mourão – PR – Brasil – 87.303-100 </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:contextualSpacing w:val="true"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Fone (44) 3518-1843</w:t>
+                          </w:r>
+                          <w:r/>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:pBdr/>
+                            <w:spacing/>
+                            <w:ind/>
+                            <w:rPr/>
+                          </w:pPr>
+                          <w:r/>
+                          <w:r/>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" upright="1"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="shape 4" o:spid="_x0000_s4" o:spt="202" type="#_x0000_t202" style="position:absolute;z-index:251659264;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:-48.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-23.00pt;mso-position-vertical:absolute;width:169.75pt;height:36.35pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#FFFFFF" stroked="f">
+              <v:fill color2="#FFFFFF" colors="0f #FFFFFF;65536f #FFFFFF;" angle="90" focus="100%" type="gradient"/>
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="843"/>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:contextualSpacing w:val="true"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Av. Comendador Norberto Marcondes, 733 </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:contextualSpacing w:val="true"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Campo Mourão – PR – Brasil – 87.303-100 </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:contextualSpacing w:val="true"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Fone (44) 3518-1843</w:t>
+                    </w:r>
+                    <w:r/>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:pBdr/>
+                      <w:spacing/>
+                      <w:ind/>
+                      <w:rPr/>
+                    </w:pPr>
+                    <w:r/>
+                    <w:r/>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
+    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:footnote w:type="separator" w:id="0">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
+  <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:pBdr/>
+        <w:spacing w:after="0" w:before="0" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="4927281B">
     <w:pPr>
-      <w:pStyle w:val="8"/>
+      <w:pStyle w:val="838"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:drawing>
-[...54 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-508635</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-68580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="701675" cy="836295"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Picture 1" descr="logo unespar"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="9" name="Picture 1" descr="logo unespar"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="701782" cy="836236"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:-251663360;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-40.05pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-5.40pt;mso-position-vertical:absolute;width:55.25pt;height:65.85pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="f">
+              <v:imagedata r:id="rId1" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:drawing>
-[...54 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4330065</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-13970</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1662430" cy="790575"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Picture 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="10" name="Picture 3"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId2"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1662430" cy="790575"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:-251662336;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:340.95pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-1.10pt;mso-position-vertical:absolute;width:130.90pt;height:62.25pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="f">
+              <v:imagedata r:id="rId2" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                               </w:t>
     </w:r>
+    <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...102 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...151 lines deleted...]
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="table" w:styleId="13">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="14">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="15">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="16">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="17">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="18">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="19">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="20">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="21">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="24">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="25">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="26">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="27">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="28">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="29">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="30">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="32">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="33">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="34">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="35">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="36">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="37">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="38">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="39">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="40">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dfebf7" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dfebf7" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="42">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="43">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="44">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="45">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="46">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="47">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="48">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="b4d1ec" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="b4d1ec" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="49">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f7c3a0" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f7c3a0" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="50">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d6d6d6" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d6d6d6" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="ffe28a" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="ffe28a" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="52">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="a9bee4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="a9bee4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="53">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="bddba8" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="bddba8" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="54">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="55">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="56">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="57">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="58">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="59">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="60">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="61">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="62">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="63">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="64">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="65">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="66">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="67">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="68">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="69">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="70">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="71">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="72">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="73">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="74">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="75">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="76">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="77">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="78">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="79">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="80">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="81">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="82">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="83">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="84">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="85">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="86">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="87">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="88">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="89">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="90">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="91">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="92">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="93">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="94">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="95">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="96">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="97">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="98">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="99">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="100">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="101">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="102">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="103">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="104">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="105">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="106">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="107">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="108">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="109">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="110">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="111">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="112">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="113">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="114">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="115">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="116">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="117">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="118">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="119">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="120">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="121">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="122">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="123">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="124">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="125">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="126">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="127">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="128">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="129">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="130">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="131">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="132">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="133">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="134">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="135">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="136">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="137">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="834"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="140">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="151"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="160"/>
+      <w:ind/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="141">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="152"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="160"/>
+      <w:ind/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="142">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="153"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="80"/>
+      <w:ind/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="143">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="154"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="80"/>
+      <w:ind/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="144">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="155"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="145">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="156"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="146">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="157"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="147">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="158"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="149" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="150">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="832"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="151">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="140"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="152">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="141"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="153">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="142"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="154">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="143"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="155">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="144"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="156">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="145"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="157">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="146"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="158">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="147"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="159">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="160"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:contextualSpacing w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="160">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="159"/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="161">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="162"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="162">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="161"/>
+    <w:uiPriority w:val="11"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="163">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="164"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="160"/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="164">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="163"/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="166">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="167">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="168"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:after="360" w:before="360"/>
+      <w:ind w:right="864" w:left="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="168">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="167"/>
+    <w:uiPriority w:val="30"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="169">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="171">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="172">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="173">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="174">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="175">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="177">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="838"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="179">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="840"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="180">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0e2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="181">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="831"/>
+    <w:link w:val="182"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="182">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="181"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="183">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="184">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="831"/>
+    <w:link w:val="185"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="185">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="184"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="186">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="188">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="189">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="190">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="191">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="192">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="193">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="194">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="195">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="196">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="197">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="198">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="208">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="209">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:afterAutospacing="0"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="831" w:default="1">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="0"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...3 lines deleted...]
-    <w:link w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="832">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="831"/>
+    <w:next w:val="831"/>
+    <w:link w:val="850"/>
+    <w:uiPriority w:val="0"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:keepNext w:val="true"/>
+      <w:widowControl w:val="false"/>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="3">
+  <w:style w:type="character" w:styleId="833" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="4">
+  <w:style w:type="table" w:styleId="834" w:default="1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
+      <w:tblBorders/>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="5">
+  <w:style w:type="character" w:styleId="835">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="3"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="6">
+  <w:style w:type="character" w:styleId="836">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="3"/>
+    <w:basedOn w:val="833"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="837">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="17"/>
+    <w:basedOn w:val="831"/>
+    <w:link w:val="847"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-[...2 lines deleted...]
-    <w:link w:val="14"/>
+  <w:style w:type="paragraph" w:styleId="838">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="831"/>
+    <w:link w:val="844"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
+      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="839">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="7"/>
-[...1 lines deleted...]
-    <w:link w:val="18"/>
+    <w:basedOn w:val="837"/>
+    <w:next w:val="837"/>
+    <w:link w:val="848"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
-[...2 lines deleted...]
-    <w:link w:val="15"/>
+  <w:style w:type="paragraph" w:styleId="840">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="831"/>
+    <w:link w:val="845"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
+      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11">
+  <w:style w:type="paragraph" w:styleId="841">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="19"/>
+    <w:basedOn w:val="831"/>
+    <w:link w:val="849"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="12">
+  <w:style w:type="table" w:styleId="842">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="4"/>
+    <w:basedOn w:val="834"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="843" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+  <w:style w:type="character" w:styleId="844" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="3"/>
-    <w:link w:val="8"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="838"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="34"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+  <w:style w:type="character" w:styleId="845" w:customStyle="1">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="840"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="846">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="831"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="true"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="847" w:customStyle="1">
     <w:name w:val="Texto de comentário Char"/>
-    <w:basedOn w:val="3"/>
-    <w:link w:val="7"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="837"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="18">
+  <w:style w:type="character" w:styleId="848" w:customStyle="1">
     <w:name w:val="Assunto do comentário Char"/>
-    <w:basedOn w:val="17"/>
-    <w:link w:val="9"/>
+    <w:basedOn w:val="847"/>
+    <w:link w:val="839"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="19">
+  <w:style w:type="character" w:styleId="849" w:customStyle="1">
     <w:name w:val="Texto de balão Char"/>
-    <w:basedOn w:val="3"/>
-    <w:link w:val="11"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="841"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+  <w:style w:type="character" w:styleId="850" w:customStyle="1">
     <w:name w:val="Título 1 Char"/>
-    <w:basedOn w:val="3"/>
-    <w:link w:val="2"/>
+    <w:basedOn w:val="833"/>
+    <w:link w:val="832"/>
     <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="851">
     <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:uiPriority w:val="1"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
@@ -2360,134 +33618,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
-    <customShpInfo spid="_x0000_s1025"/>
-[...1 lines deleted...]
-    <customShpInfo spid="_x0000_s1026"/>
+    <customShpInfo spid="_x005F_x0000_s1025"/>
+    <customShpInfo spid="_x005F_x0000_s1027"/>
+    <customShpInfo spid="_x005F_x0000_s1026"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="B1977F7D-205B-4081-913C-38D41E755F92">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{293DB3DD-F1F7-4F67-8786-87E935266B36}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="293DB3DD-F1F7-4F67-8786-87E935266B36">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <Application>ONLYOFFICE/9.4.0.129</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>0</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="0" baseType="variant"/>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="0" baseType="lpstr"/>
+  </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
-  <Pages>1</Pages>
-[...9 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <LinksUpToDate>0</LinksUpToDate>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Cliente</dc:creator>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Cliente</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.2.0.23131</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>197E0AC4DBFF47C3BC50C82FE86763F3_12</vt:lpwstr>
   </property>
 </Properties>
 </file>